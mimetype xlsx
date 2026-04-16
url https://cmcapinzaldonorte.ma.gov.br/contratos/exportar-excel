--- v1 (2026-01-14)
+++ v2 (2026-04-16)
@@ -32,50 +32,68 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
+    <t>004/180401</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+A contratação de empresa especializada para confec...</t>
+  </si>
+  <si>
+    <t>ANDRADE RODRIGUES SOUSA LTDA
+17.572.455/0001-84</t>
+  </si>
+  <si>
+    <t>27/04/2023
+8.944,00</t>
+  </si>
+  <si>
+    <t>27/04/2023 a 31/12/2023</t>
+  </si>
+  <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa especializada para execução...</t>
   </si>
   <si>
     <t>GM CONSULTORIA E SERVIÇOS LTDA
 33.928.009/0001-16</t>
   </si>
   <si>
     <t>17/06/2025
 115.698,85</t>
   </si>
   <si>
     <t>17/06/2025 a 18/10/2025</t>
   </si>
   <si>
     <t>006/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 Fornecimento de Gêneros Alimentícios para atender...</t>
   </si>
   <si>
@@ -86,68 +104,50 @@
     <t>22/06/2023
 15.197,40</t>
   </si>
   <si>
     <t>22/06/2023 a 31/12/2023</t>
   </si>
   <si>
     <t>005/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 Constitui o objeto deste contrato a contratação de...</t>
   </si>
   <si>
     <t>RUAN KENNEDY VIERA
 29.292.350/0001-50</t>
   </si>
   <si>
     <t>05/05/2023
 16.500,00</t>
   </si>
   <si>
     <t>05/05/2023 a 31/12/2023</t>
   </si>
   <si>
-    <t>004/180401</t>
-[...16 lines deleted...]
-  <si>
     <t>002/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 A prestação de serviços de manutenção e alimentção...</t>
   </si>
   <si>
     <t>SILVA FILHO ASSESSORIA - ME
 29.227.164/0001-38</t>
   </si>
   <si>
     <t>17/01/2023
 15.600,00</t>
   </si>
   <si>
     <t>17/01/2023 a 31/12/2023</t>
   </si>
   <si>
     <t>001/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 O fornecimento de link de internet para atender as...</t>
   </si>
   <si>
@@ -173,183 +173,183 @@
     <t>08/02/2022
 4.200,00</t>
   </si>
   <si>
     <t>08/02/2022 a 31/12/2022</t>
   </si>
   <si>
     <t>01.0404.13/2022</t>
   </si>
   <si>
     <t>SECRETARIA
 Constitui objeto deste Contrato o atender as neces...</t>
   </si>
   <si>
     <t>A ROBERVAL KLEUTON LUCAS MORORÓ
 22.294.315/0001-21</t>
   </si>
   <si>
     <t>04/04/2021
 17.167,80</t>
   </si>
   <si>
     <t>04/04/2021 a 31/12/2021</t>
   </si>
   <si>
+    <t>004/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de pessoa jurídica para a prestação de...</t>
+  </si>
+  <si>
+    <t>08/02/2021
+5.350,00</t>
+  </si>
+  <si>
+    <t>08/02/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Constitui objeto deste é a prestação de serviços d...</t>
+  </si>
+  <si>
+    <t>ARTCON COMERCIO DISTRIBUIÇÃO E SERVIÇOS EIRELI
+14.781.478/0001-00</t>
+  </si>
+  <si>
+    <t>01/02/2021
+107.800,00</t>
+  </si>
+  <si>
+    <t>01/02/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>003/2021</t>
+  </si>
+  <si>
+    <t>LUIZ GONZAGA DA SILVA FILHO
+40.438.846/0001-22</t>
+  </si>
+  <si>
+    <t>01/02/2021
+8.800,00</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de pessoa jurídica para a confecção de...</t>
+  </si>
+  <si>
+    <t>ANDRADE RODRIGUES SOUSA LTDA - ME
+17.572.455/0001-84</t>
+  </si>
+  <si>
+    <t>28/01/2021
+10.880,00</t>
+  </si>
+  <si>
+    <t>28/01/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>VILMAR FEITOSA KRAUSE FILHO - ME
+34.086.021/0001-93</t>
+  </si>
+  <si>
+    <t>01/02/2021
+55.000,00</t>
+  </si>
+  <si>
+    <t>002/2021</t>
+  </si>
+  <si>
+    <t>M H SANTIAGO DE SOUSA
+11.540.532/0001-38</t>
+  </si>
+  <si>
+    <t>01/02/2021
+59.950,00</t>
+  </si>
+  <si>
     <t>1.2603.13/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 Constitui objeto deste é a o futuro e eventual for...</t>
   </si>
   <si>
     <t>W. P. S. BRITO - ME
 37.577.847/0001-43</t>
   </si>
   <si>
     <t>26/03/2021
 12.233,80</t>
   </si>
   <si>
     <t>26/03/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>01.2603/2021</t>
   </si>
   <si>
     <t>A ROBERVAL R DOS SANTOS - ME
 22.294.315/0001-21</t>
   </si>
   <si>
     <t>26/03/2021
 12.115,60</t>
   </si>
   <si>
     <t>01.0505.13.02/2021</t>
   </si>
   <si>
     <t>F N DO N TERAMO
 04.941.667/0001-40</t>
   </si>
   <si>
     <t>05/05/2021
 12.932,00</t>
   </si>
   <si>
     <t>05/05/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>001/2021</t>
   </si>
   <si>
     <t>05/05/2021
 13.519,40</t>
   </si>
   <si>
-    <t>004/2021</t>
-[...41 lines deleted...]
-  <si>
     <t>F. A. ROCHA COMERCIO EIREL
 05.988.214/0001-31</t>
   </si>
   <si>
     <t>08/01/2021
 1.200,00</t>
   </si>
   <si>
     <t>08/01/2021 a 31/12/2021</t>
-  </si>
-[...29 lines deleted...]
-59.950,00</t>
   </si>
   <si>
     <t>M H SANTIAGO DE SOUSA,
 11.540.532/0001-38</t>
   </si>
   <si>
     <t>01/02/2021
 119.900,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -702,51 +702,51 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
@@ -871,277 +871,277 @@
       </c>
       <c r="C9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="F10" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>6</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="E16" s="1" t="s">
+      <c r="F16" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="F18" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="E20" s="1" t="s">
+      <c r="F20" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="F21" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">